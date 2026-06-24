--- v0 (2026-04-16)
+++ v1 (2026-06-24)
@@ -704,51 +704,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebd5e1626a0e573d00397cee4676701.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7279e5e4ce6a6388ec19ed18f0da9c11.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1229,51 +1229,51 @@
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>2.9</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>5.9</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
-        <v>8.1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
         <v>0.9</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>1.7</v>
       </c>
     </row>
     <row r="24" spans="1:4">
@@ -1372,51 +1372,51 @@
         <v>51</v>
       </c>
       <c r="D32" s="8">
         <v>8.6</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
         <v>1.5</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
-        <v>5.9</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
         <v>10.6</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
         <v>10.1</v>
       </c>
     </row>
     <row r="37" spans="1:4">
@@ -1559,51 +1559,51 @@
         <v>85</v>
       </c>
       <c r="D49" s="8">
         <v>11.8</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
         <v>0.7</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D51" s="8">
-        <v>3.5</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="8">
         <v>1.8</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D53" s="8">
         <v>1.4</v>
       </c>
     </row>
     <row r="54" spans="1:4">
@@ -1636,51 +1636,51 @@
         <v>99</v>
       </c>
       <c r="D56" s="8">
         <v>2.1</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="B57" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D57" s="8">
         <v>6.3</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="B58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D58" s="8">
-        <v>1.7</v>
+        <v>2</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="B59" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D59" s="8">
         <v>2.8</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="B60" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D60" s="8">
         <v>4.9</v>
       </c>
     </row>
     <row r="61" spans="1:4">
@@ -1823,51 +1823,51 @@
         <v>133</v>
       </c>
       <c r="D73" s="8">
         <v>0.8</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="B74" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D74" s="8">
         <v>0.8</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D75" s="8">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D76" s="8">
         <v>7.6</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="B77" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D77" s="8">
         <v>7.4</v>
       </c>
     </row>
     <row r="78" spans="1:4">