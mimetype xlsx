--- v0 (2026-04-16)
+++ v1 (2026-06-27)
@@ -482,51 +482,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e263fe492e416635dce2f6bca9d4581.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f1b27ecff7d9889437a9c5439a5191.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -919,51 +919,51 @@
         <v>9</v>
       </c>
       <c r="D11" s="8">
         <v>3.8</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
         <v>8.9</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
-        <v>4.1</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
         <v>2.7</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>5.3</v>
       </c>
     </row>
     <row r="16" spans="1:4">
@@ -1029,51 +1029,51 @@
         <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>3.9</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
         <v>2.9</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
-        <v>1.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>1.6</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
         <v>4</v>
       </c>
     </row>
     <row r="26" spans="1:4">
@@ -1304,95 +1304,95 @@
         <v>79</v>
       </c>
       <c r="D46" s="8">
         <v>4</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
         <v>4</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
-        <v>7</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D49" s="8">
         <v>4.2</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="8">
         <v>4.1</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="B51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D51" s="8">
         <v>15.5</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="8">
-        <v>8.6</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D53" s="8">
         <v>9.3</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D54" s="8">
         <v>18.2</v>
       </c>
     </row>
     <row r="55" spans="1:4">