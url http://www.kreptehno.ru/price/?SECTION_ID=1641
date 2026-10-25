--- v1 (2026-06-26)
+++ v2 (2026-10-25)
@@ -18,51 +18,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId5"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="605">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="620">
   <si>
     <t>ООО «Креп-Техно»</t>
   </si>
   <si>
     <t>________________________________________</t>
   </si>
   <si>
     <t>620024, Россия, Екатеринбург, Симская д.1,офис 307</t>
   </si>
   <si>
     <t>Тел/факс (343) 295-85-21, 295-85-75</t>
   </si>
   <si>
     <t>Дюбельная техника/Дюбель DUOPOWER универсальный, Fischer</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
@@ -1001,69 +1001,69 @@
   <si>
     <t>320103</t>
   </si>
   <si>
     <t>Дюбель для термоизоляции IZL-T 10*260 с термоголовкой</t>
   </si>
   <si>
     <t>435502</t>
   </si>
   <si>
     <t>Дюбель для термоизоляции IZL-T10*180 с термоголовкой</t>
   </si>
   <si>
     <t>435501</t>
   </si>
   <si>
     <t>Дюбельная техника/Дюбель для ГКЛ, Россия, Китай</t>
   </si>
   <si>
     <t>Дюбель для ГВЛ, ГК &amp;quot;бабочка&amp;quot; TNF 10*50 (без шурупа) , Россия</t>
   </si>
   <si>
     <t>А34134</t>
   </si>
   <si>
-    <t>Дюбель для ГКЛ DRIVA метал. со сверлом &amp;quot;SPA&amp;quot; 14(15)*38</t>
+    <t>Дюбель для ГКЛ DRIVA метал. со сверлом 14(15)*38</t>
   </si>
   <si>
     <t>А34130</t>
   </si>
   <si>
     <t>Дюбель для ГКЛ DRIVA метал. со сверлом 15*29</t>
   </si>
   <si>
     <t>А34131</t>
   </si>
   <si>
-    <t>Дюбель для ГКЛ DRIVA пласт. 15*23 &amp;quot;SPB&amp;quot;</t>
+    <t>Дюбель для ГКЛ DRIVA пласт. 15*23</t>
   </si>
   <si>
     <t>А34132</t>
   </si>
   <si>
-    <t>Дюбель для ГКЛ DRIVA пласт. со сверлом 14(12)*32 &amp;quot;SPN&amp;quot;</t>
+    <t>Дюбель для ГКЛ DRIVA пласт. со сверлом 12*32</t>
   </si>
   <si>
     <t>А34133</t>
   </si>
   <si>
     <t>Дюбель для ГКЛ &amp;quot;Дрива&amp;quot; со сверлом (нейлон) + шуруп 4,5*35</t>
   </si>
   <si>
     <t>76082027</t>
   </si>
   <si>
     <t>Дюбельная техника/Дюбель для тонких листов Expandet (Швейцария)</t>
   </si>
   <si>
     <t>Анкер для тонких листов 10х57 (лист 18-30мм) с L-образным крюком М5х55, красный, Expandet Rosett</t>
   </si>
   <si>
     <t>410400/410460</t>
   </si>
   <si>
     <t>Анкер для тонких листов 10х57 (лист 18-30мм) с петлей М5х55, красный, Expandet Rosett</t>
   </si>
   <si>
     <t>410500/410560</t>
   </si>
@@ -1193,51 +1193,51 @@
   <si>
     <t>Металлический дюбель &amp;quot;MOLLY&amp;quot; 4*40 (4*32)</t>
   </si>
   <si>
     <t>А10032</t>
   </si>
   <si>
     <t>Металлический дюбель &amp;quot;MOLLY&amp;quot; 4*45 (4*46)</t>
   </si>
   <si>
     <t>А10045</t>
   </si>
   <si>
     <t>Металлический дюбель &amp;quot;MOLLY&amp;quot; 4*52 (4*50)</t>
   </si>
   <si>
     <t>А10046</t>
   </si>
   <si>
     <t>Металлический дюбель &amp;quot;MOLLY&amp;quot; 6*45 (6*37)</t>
   </si>
   <si>
     <t>А12037</t>
   </si>
   <si>
-    <t>Металлический дюбель &amp;quot;MOLLY&amp;quot; 6*58 (6*50)</t>
+    <t>Металлический дюбель &amp;quot;MOLLY&amp;quot; 6*58 (6*52)</t>
   </si>
   <si>
     <t>А12052</t>
   </si>
   <si>
     <t>Металлический дюбель &amp;quot;MOLLY&amp;quot; 8*63</t>
   </si>
   <si>
     <t>А12083</t>
   </si>
   <si>
     <t>Металлический дюбель &amp;quot;MOLLY&amp;quot; 8*37</t>
   </si>
   <si>
     <t>А12081</t>
   </si>
   <si>
     <t>Металлический дюбель &amp;quot;MOLLY&amp;quot; 8*80</t>
   </si>
   <si>
     <t>А12082</t>
   </si>
   <si>
     <t>Металлический дюбель &amp;quot;MOLLY&amp;quot; 8*50</t>
   </si>
@@ -1830,50 +1830,95 @@
     <t>КТ40</t>
   </si>
   <si>
     <t>Клипса д/труб 16мм с замком</t>
   </si>
   <si>
     <t>КТ16 з</t>
   </si>
   <si>
     <t>Клипса д/труб 25мм с замком</t>
   </si>
   <si>
     <t>КТ25 з</t>
   </si>
   <si>
     <t>Клипса д/труб 32мм с замком</t>
   </si>
   <si>
     <t>КТ32 з</t>
   </si>
   <si>
     <t>Клипса д/труб 20мм с замком</t>
   </si>
   <si>
     <t>КТ20 з</t>
+  </si>
+  <si>
+    <t>Дюбельная техника/Дюбель фасадный FSD</t>
+  </si>
+  <si>
+    <t>Дюбель фасадный FSD 10*230 шестигранный шуруп (покрытие RUSPERT 50 мкм), нейлон T40</t>
+  </si>
+  <si>
+    <t>3690/0230</t>
+  </si>
+  <si>
+    <t>Дюбель фасадный FSD 10*270 шестигранный шуруп (покрытие RUSPERT 50 мкм), нейлон T40</t>
+  </si>
+  <si>
+    <t>3690/0270</t>
+  </si>
+  <si>
+    <t>Дюбель фасадный FSD 10*80 шестигранный шуруп (покрытие RUSPERT 50 мкм), нейлон T40</t>
+  </si>
+  <si>
+    <t>3690/080</t>
+  </si>
+  <si>
+    <t>Дюбель фасадный FSD 10*100 шестигранный шуруп (покрытие RUSPERT 50 мкм), нейлон T40</t>
+  </si>
+  <si>
+    <t>3690/0100</t>
+  </si>
+  <si>
+    <t>Дюбель фасадный FSD 10*120 шестигранный шуруп (покрытие RUSPERT 50 мкм), нейлон T40</t>
+  </si>
+  <si>
+    <t>3690/0120</t>
+  </si>
+  <si>
+    <t>Дюбель фасадный FSD 10*300 шестигранный шуруп (покрытие RUSPERT 50 мкм), нейлон T40</t>
+  </si>
+  <si>
+    <t>3690/0300</t>
+  </si>
+  <si>
+    <t>Дюбель фасадный FSD 10*200 шестигранный шуруп (покрытие RUSPERT 50 мкм), нейлон T40</t>
+  </si>
+  <si>
+    <t>3690/0200</t>
   </si>
   <si>
     <t>ООО «Креп-Техно»               Кострикина О.В.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1988,51 +2033,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7501360a87936d8f06a2a4cacdc56251.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936f844fdec1957467e3916bd20c2f91.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2328,54 +2373,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D343"/>
+  <dimension ref="A1:D352"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B343" sqref="B343"/>
+      <selection activeCell="B352" sqref="B352"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="0"/>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="23.25">
       <c r="A2" s="4"/>
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="15">
       <c r="A3" s="4"/>
       <c r="B3" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="15">
@@ -3775,51 +3820,51 @@
         <v>243</v>
       </c>
       <c r="D137" s="8">
         <v>9.9</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="B138" s="6" t="s">
         <v>244</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D138" s="8">
         <v>10.3</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="B139" s="6" t="s">
         <v>246</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D139" s="8">
-        <v>18.9</v>
+        <v>10.3</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="B140" s="5" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="B141" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="B142" s="6" t="s">
         <v>249</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>250</v>
       </c>
@@ -3868,62 +3913,62 @@
         <v>258</v>
       </c>
       <c r="D146" s="8">
         <v>2.1</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="B147" s="6" t="s">
         <v>259</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D147" s="8">
         <v>2</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="B148" s="6" t="s">
         <v>261</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D148" s="8">
-        <v>1</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="B149" s="6" t="s">
         <v>263</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D149" s="8">
-        <v>1.1</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="B150" s="6" t="s">
         <v>265</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D150" s="8">
         <v>1.8</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="B151" s="5" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="B152" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>6</v>
       </c>
@@ -3977,298 +4022,298 @@
         <v>6</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="B158" s="6" t="s">
         <v>275</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>276</v>
       </c>
       <c r="D158" s="8">
         <v>7.5</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="B159" s="6" t="s">
         <v>277</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D159" s="8">
-        <v>4.9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="B160" s="6" t="s">
         <v>279</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D160" s="8">
         <v>6.3</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="B161" s="6" t="s">
         <v>281</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D161" s="8">
-        <v>1.2</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="B162" s="6" t="s">
         <v>283</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D162" s="8">
-        <v>1.8</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="B163" s="5" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="B164" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="B165" s="6" t="s">
         <v>286</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D165" s="8">
-        <v>6.9</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="B166" s="6" t="s">
         <v>288</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D166" s="8">
-        <v>16.7</v>
+        <v>18</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="B167" s="6" t="s">
         <v>290</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D167" s="8">
-        <v>8.4</v>
+        <v>8.7</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="B168" s="6" t="s">
         <v>292</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D168" s="8">
-        <v>10.5</v>
+        <v>10.9</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="B169" s="6" t="s">
         <v>294</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D169" s="8">
-        <v>4.5</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="B170" s="6" t="s">
         <v>296</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>297</v>
       </c>
       <c r="D170" s="8">
-        <v>5.2</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="B171" s="6" t="s">
         <v>298</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D171" s="8">
-        <v>5.5</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="B172" s="6" t="s">
         <v>300</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D172" s="8">
-        <v>7.5</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="B173" s="6" t="s">
         <v>302</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D173" s="8">
-        <v>9.3</v>
+        <v>9.7</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="B174" s="6" t="s">
         <v>304</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D174" s="8">
-        <v>12.7</v>
+        <v>13.2</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="B175" s="6" t="s">
         <v>306</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D175" s="8">
-        <v>14.9</v>
+        <v>14.8</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="B176" s="6" t="s">
         <v>308</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D176" s="8">
-        <v>17.8</v>
+        <v>19.7</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="B177" s="6" t="s">
         <v>310</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D177" s="8">
-        <v>13.6</v>
+        <v>14.2</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="B178" s="6" t="s">
         <v>312</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D178" s="8">
         <v>4.9</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="B179" s="6" t="s">
         <v>314</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D179" s="8">
-        <v>4.3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="B180" s="6" t="s">
         <v>316</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>317</v>
       </c>
       <c r="D180" s="8">
-        <v>13.5</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="B181" s="6" t="s">
         <v>318</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D181" s="8">
         <v>13</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="B182" s="6" t="s">
         <v>320</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D182" s="8">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="B183" s="6" t="s">
         <v>322</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>323</v>
       </c>
       <c r="D183" s="8">
         <v>17</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="B184" s="5" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="B185" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>6</v>
       </c>
@@ -4547,51 +4592,51 @@
         <v>370</v>
       </c>
       <c r="D211" s="8">
         <v>11.2</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="B212" s="6" t="s">
         <v>371</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D212" s="8">
         <v>14</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="B213" s="6" t="s">
         <v>373</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>374</v>
       </c>
       <c r="D213" s="8">
-        <v>12.4</v>
+        <v>12</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="B214" s="6" t="s">
         <v>375</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>376</v>
       </c>
       <c r="D214" s="8">
         <v>17.9</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="B215" s="6" t="s">
         <v>377</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>378</v>
       </c>
       <c r="D215" s="8">
         <v>10.7</v>
       </c>
     </row>
     <row r="216" spans="1:4">
@@ -4602,95 +4647,95 @@
         <v>380</v>
       </c>
       <c r="D216" s="8">
         <v>8.4</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="B217" s="6" t="s">
         <v>381</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>382</v>
       </c>
       <c r="D217" s="8">
         <v>5.9</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="B218" s="6" t="s">
         <v>383</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>384</v>
       </c>
       <c r="D218" s="8">
-        <v>9.1</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="B219" s="6" t="s">
         <v>385</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>386</v>
       </c>
       <c r="D219" s="8">
         <v>7.5</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="B220" s="6" t="s">
         <v>387</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D220" s="8">
         <v>8.8</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="B221" s="6" t="s">
         <v>389</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>390</v>
       </c>
       <c r="D221" s="8">
         <v>8.4</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="B222" s="6" t="s">
         <v>391</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>392</v>
       </c>
       <c r="D222" s="8">
-        <v>16.8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="B223" s="6" t="s">
         <v>393</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>394</v>
       </c>
       <c r="D223" s="8">
         <v>25</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="B224" s="6" t="s">
         <v>395</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>396</v>
       </c>
       <c r="D224" s="8">
         <v>15.9</v>
       </c>
     </row>
     <row r="225" spans="1:4">
@@ -4739,51 +4784,51 @@
         <v>403</v>
       </c>
       <c r="D229" s="8">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="B230" s="6" t="s">
         <v>404</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D230" s="8">
         <v>2278</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="B231" s="6" t="s">
         <v>406</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>407</v>
       </c>
       <c r="D231" s="8">
-        <v>3745</v>
+        <v>3750</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="B232" s="6" t="s">
         <v>408</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D232" s="8">
         <v>888</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="B233" s="6" t="s">
         <v>410</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>411</v>
       </c>
       <c r="D233" s="8">
         <v>1429</v>
       </c>
     </row>
     <row r="234" spans="1:4">
@@ -5276,51 +5321,51 @@
         <v>493</v>
       </c>
       <c r="D280" s="8">
         <v>912</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="B281" s="6" t="s">
         <v>494</v>
       </c>
       <c r="C281" s="7" t="s">
         <v>495</v>
       </c>
       <c r="D281" s="8">
         <v>626</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="B282" s="6" t="s">
         <v>496</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>497</v>
       </c>
       <c r="D282" s="8">
-        <v>835</v>
+        <v>626</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="B283" s="6" t="s">
         <v>498</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>499</v>
       </c>
       <c r="D283" s="8">
         <v>883</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="B284" s="6" t="s">
         <v>500</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>501</v>
       </c>
       <c r="D284" s="8">
         <v>1385</v>
       </c>
     </row>
     <row r="285" spans="1:4">
@@ -5806,51 +5851,51 @@
         <v>583</v>
       </c>
       <c r="D330" s="8">
         <v>2.9</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="B331" s="6" t="s">
         <v>584</v>
       </c>
       <c r="C331" s="7" t="s">
         <v>585</v>
       </c>
       <c r="D331" s="8">
         <v>76</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="B332" s="6" t="s">
         <v>586</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>587</v>
       </c>
       <c r="D332" s="8">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="B333" s="6" t="s">
         <v>588</v>
       </c>
       <c r="C333" s="7" t="s">
         <v>589</v>
       </c>
       <c r="D333" s="8">
         <v>79</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="B334" s="6" t="s">
         <v>590</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>591</v>
       </c>
       <c r="D334" s="8">
         <v>79</v>
       </c>
     </row>
     <row r="335" spans="1:4">
@@ -5897,53 +5942,146 @@
         <v>6.3</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="B339" s="6" t="s">
         <v>600</v>
       </c>
       <c r="C339" s="7" t="s">
         <v>601</v>
       </c>
       <c r="D339" s="8">
         <v>9.2</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="B340" s="6" t="s">
         <v>602</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>603</v>
       </c>
       <c r="D340" s="8">
         <v>5.1</v>
       </c>
     </row>
+    <row r="341" spans="1:4">
+      <c r="B341" s="5" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4">
+      <c r="B342" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C342" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D342" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
     <row r="343" spans="1:4">
-      <c r="B343" s="5" t="s">
-        <v>604</v>
+      <c r="B343" s="6" t="s">
+        <v>605</v>
+      </c>
+      <c r="C343" s="7" t="s">
+        <v>606</v>
+      </c>
+      <c r="D343" s="8">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4">
+      <c r="B344" s="6" t="s">
+        <v>607</v>
+      </c>
+      <c r="C344" s="7" t="s">
+        <v>608</v>
+      </c>
+      <c r="D344" s="8">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4">
+      <c r="B345" s="6" t="s">
+        <v>609</v>
+      </c>
+      <c r="C345" s="7" t="s">
+        <v>610</v>
+      </c>
+      <c r="D345" s="8">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4">
+      <c r="B346" s="6" t="s">
+        <v>611</v>
+      </c>
+      <c r="C346" s="7" t="s">
+        <v>612</v>
+      </c>
+      <c r="D346" s="8">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4">
+      <c r="B347" s="6" t="s">
+        <v>613</v>
+      </c>
+      <c r="C347" s="7" t="s">
+        <v>614</v>
+      </c>
+      <c r="D347" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4">
+      <c r="B348" s="6" t="s">
+        <v>615</v>
+      </c>
+      <c r="C348" s="7" t="s">
+        <v>616</v>
+      </c>
+      <c r="D348" s="8">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4">
+      <c r="B349" s="6" t="s">
+        <v>617</v>
+      </c>
+      <c r="C349" s="7" t="s">
+        <v>618</v>
+      </c>
+      <c r="D349" s="8">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4">
+      <c r="B352" s="5" t="s">
+        <v>619</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>