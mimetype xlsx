--- v0 (2026-04-15)
+++ v1 (2026-06-26)
@@ -266,165 +266,165 @@
   <si>
     <t>Дюбель для ГКЛ DUOBLADE 44мм (для шурупа 4-5мм), сверло, Fischer</t>
   </si>
   <si>
     <t>545675</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбельная техника/Дюбель Fischer универсальный SX,UX </t>
   </si>
   <si>
     <t>Дюбель нейлон SX Plus 4*20, Fischer</t>
   </si>
   <si>
     <t>70004/577296</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель универсальный UX  6*35 Fischer </t>
   </si>
   <si>
     <t>62754</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель универсальный UX 14*75 Fischer </t>
   </si>
   <si>
-    <t>577287</t>
+    <t>62757/577287</t>
   </si>
   <si>
     <t>Дюбель нейлон SX Plus 10*50, Fischer</t>
   </si>
   <si>
     <t>577300</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель нейлон SX Plus 10*80 Plug Fischer </t>
   </si>
   <si>
     <t>568110/24829</t>
   </si>
   <si>
-    <t xml:space="preserve">Дюбель нейлон SX Plus  8*40 Fischer </t>
+    <t xml:space="preserve">Дюбель нейлон SX Plus 8*40 Fischer </t>
   </si>
   <si>
     <t>70008-F/568008</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель нейлон SX  8*65L Fischer </t>
   </si>
   <si>
     <t>24828</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель нейлон SX 12*60 Fischer </t>
   </si>
   <si>
     <t>70012-F</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель универсальный UX 10*60 Fischer </t>
   </si>
   <si>
     <t>77871</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель универсальный UX 12*70 Fischer </t>
   </si>
   <si>
-    <t>577288</t>
+    <t>62758/577288</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель нейлон SX  6*50 R с буртом Fischer </t>
   </si>
   <si>
     <t>78185</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель универсальный UX  6*35 R с буртом Fischer </t>
   </si>
   <si>
     <t>62756</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель нейлон SX  6*50 Fischer </t>
   </si>
   <si>
     <t>24827</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель универсальный UX  6*50 R с буртом Fischer </t>
   </si>
   <si>
     <t>72095</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель универсальный UX 10*60 R с буртом Fischer </t>
   </si>
   <si>
-    <t>577294</t>
+    <t>77872/577294</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель универсальный UX 5*30 R с буртом Fischer </t>
   </si>
   <si>
     <t>94722</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель универсальный UX 8*50 Fischer </t>
   </si>
   <si>
     <t>77869/91599</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель нейлон SX  5*25 Fischer </t>
   </si>
   <si>
     <t>70005</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель нейлон SX  6*30 Fischer </t>
   </si>
   <si>
     <t>70006-F</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель универсальный UX  6*50L Fischer </t>
   </si>
   <si>
     <t>72094</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель универсальный UX 5*30 Fischer </t>
   </si>
   <si>
     <t>94721</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель универсальный UX 8*50 R с буртом Fischer </t>
   </si>
   <si>
-    <t>577292</t>
+    <t>77870/577292</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель нейлон SX 14*70 Fischer </t>
   </si>
   <si>
     <t>70014</t>
   </si>
   <si>
     <t>Дюбельная техника/Дюбель Fischer фасадный  FUR, SXRL</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель фасадный SXR 10*100 FUS с шестигр. шурупом, напр.шайба T40/SW13, Fischer </t>
   </si>
   <si>
     <t>46331</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель фасадный SXRL 10* 80 FUS с шестигр. шурупом, напр.шайба T40/SW13, Fischer </t>
   </si>
   <si>
     <t>522719</t>
   </si>
   <si>
     <t>Дюбель фасадный SXRL 14*120 FUS с шестигр. шурупом, напр.шайба T50/SW17, Fischer</t>
   </si>
@@ -479,51 +479,51 @@
   <si>
     <t>530946</t>
   </si>
   <si>
     <t>Дюбель фасадный SXRL 14*180 FUS с шестигр. шурупом, напр.шайба T50/SW17, Fischer</t>
   </si>
   <si>
     <t>530951</t>
   </si>
   <si>
     <t>Дюбель фасадный SXRL 14*230 FUS с шестигр. шурупом, напр.шайба T50/SW17, Fischer</t>
   </si>
   <si>
     <t>530953</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель фасадный SXR 10*120 FUS с шестигр. шурупом, напр.шайба T40/SW13, Fischer </t>
   </si>
   <si>
     <t>46332</t>
   </si>
   <si>
     <t>Дюбель фасадный SXRL 10*100 FUS с шестигр. шурупом, оцинкованный, напр.шайба T40/SW13, Fischer</t>
   </si>
   <si>
-    <t>524513+563145 см 46331</t>
+    <t>522720</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель фасадный SXRL 14*140 FUS с шестигр. шурупом, напр.шайба T50/SW17, Fischer </t>
   </si>
   <si>
     <t>530949</t>
   </si>
   <si>
     <t>Дюбель фасадный SXRL 10*120 FUS с шестигр. шурупом, напр.шайба T40/SW13, Fischer</t>
   </si>
   <si>
     <t>522721</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель фасадный SXRL 14*330 T потай, внутренний шестигранник T50, Fischer </t>
   </si>
   <si>
     <t>530930</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель фасадный SXRL 10*260 FUS с шестигр. шурупом, напр.шайба T40/SW13, Fischer </t>
   </si>
   <si>
     <t>522728</t>
   </si>
@@ -1988,51 +1988,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068f238ee4b696327ed72e93ace4d0e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7501360a87936d8f06a2a4cacdc56251.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2403,161 +2403,161 @@
     </row>
     <row r="9" spans="1:4">
       <c r="B9" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="B10" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="8">
-        <v>24</v>
+        <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
         <v>6.1</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
         <v>14.2</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
-        <v>36</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
         <v>12.5</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
-        <v>147</v>
+        <v>145</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>8.6</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8">
         <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="8">
-        <v>23</v>
+        <v>16.3</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="8">
         <v>189</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8">
-        <v>71</v>
+        <v>65</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="8">
         <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>455</v>
       </c>
     </row>
     <row r="24" spans="1:4">
@@ -2573,84 +2573,84 @@
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="5" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D27" s="8">
-        <v>108</v>
+        <v>68</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="B28" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D28" s="8">
-        <v>143</v>
+        <v>122</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D29" s="8">
-        <v>21</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D30" s="8">
-        <v>40</v>
+        <v>22.9</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>47</v>
       </c>
@@ -3094,51 +3094,51 @@
         <v>6</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="B75" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D75" s="8">
         <v>146</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="B76" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D76" s="8">
-        <v>174</v>
+        <v>129</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="B77" s="6" t="s">
         <v>128</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D77" s="8">
         <v>464</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="B78" s="6" t="s">
         <v>130</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D78" s="8">
         <v>542</v>
       </c>
     </row>
     <row r="79" spans="1:4">
@@ -3237,51 +3237,51 @@
         <v>149</v>
       </c>
       <c r="D87" s="8">
         <v>1290</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="B88" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D88" s="8">
         <v>164</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="B89" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D89" s="8">
-        <v>53</v>
+        <v>147</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="B90" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D90" s="8">
         <v>411</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="B91" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D91" s="8">
         <v>261</v>
       </c>
     </row>
     <row r="92" spans="1:4">
@@ -3753,62 +3753,62 @@
         <v>6</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="B136" s="6" t="s">
         <v>240</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D136" s="8">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="B137" s="6" t="s">
         <v>242</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D137" s="8">
-        <v>10.5</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="B138" s="6" t="s">
         <v>244</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D138" s="8">
-        <v>12.8</v>
+        <v>10.3</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="B139" s="6" t="s">
         <v>246</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D139" s="8">
         <v>18.9</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="B140" s="5" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="B141" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>6</v>
       </c>
@@ -3835,106 +3835,106 @@
         <v>252</v>
       </c>
       <c r="D143" s="8">
         <v>5.2</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="B144" s="6" t="s">
         <v>253</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D144" s="8">
         <v>3.6</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="B145" s="6" t="s">
         <v>255</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D145" s="8">
-        <v>3.1</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="B146" s="6" t="s">
         <v>257</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D146" s="8">
         <v>2.1</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="B147" s="6" t="s">
         <v>259</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D147" s="8">
         <v>2</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="B148" s="6" t="s">
         <v>261</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D148" s="8">
-        <v>1.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="B149" s="6" t="s">
         <v>263</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D149" s="8">
-        <v>1.5</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="B150" s="6" t="s">
         <v>265</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D150" s="8">
-        <v>0</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="B151" s="5" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="B152" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="B153" s="6" t="s">
         <v>268</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>269</v>
       </c>
@@ -3966,84 +3966,84 @@
     </row>
     <row r="156" spans="1:4">
       <c r="B156" s="5" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="B157" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="B158" s="6" t="s">
         <v>275</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>276</v>
       </c>
       <c r="D158" s="8">
-        <v>7.1</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="B159" s="6" t="s">
         <v>277</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D159" s="8">
         <v>4.9</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="B160" s="6" t="s">
         <v>279</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D160" s="8">
-        <v>5.6</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="B161" s="6" t="s">
         <v>281</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D161" s="8">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="B162" s="6" t="s">
         <v>283</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D162" s="8">
         <v>1.8</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="B163" s="5" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="B164" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>6</v>
       </c>
@@ -4059,227 +4059,227 @@
         <v>287</v>
       </c>
       <c r="D165" s="8">
         <v>6.9</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="B166" s="6" t="s">
         <v>288</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D166" s="8">
         <v>16.7</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="B167" s="6" t="s">
         <v>290</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D167" s="8">
-        <v>8.6</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="B168" s="6" t="s">
         <v>292</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D168" s="8">
         <v>10.5</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="B169" s="6" t="s">
         <v>294</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D169" s="8">
-        <v>4.6</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="B170" s="6" t="s">
         <v>296</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>297</v>
       </c>
       <c r="D170" s="8">
         <v>5.2</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="B171" s="6" t="s">
         <v>298</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D171" s="8">
         <v>5.5</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="B172" s="6" t="s">
         <v>300</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D172" s="8">
-        <v>7.7</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="B173" s="6" t="s">
         <v>302</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D173" s="8">
         <v>9.3</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="B174" s="6" t="s">
         <v>304</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D174" s="8">
         <v>12.7</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="B175" s="6" t="s">
         <v>306</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D175" s="8">
         <v>14.9</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="B176" s="6" t="s">
         <v>308</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D176" s="8">
-        <v>18.4</v>
+        <v>17.8</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="B177" s="6" t="s">
         <v>310</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D177" s="8">
         <v>13.6</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="B178" s="6" t="s">
         <v>312</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D178" s="8">
-        <v>5</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="B179" s="6" t="s">
         <v>314</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D179" s="8">
-        <v>4.4</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="B180" s="6" t="s">
         <v>316</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>317</v>
       </c>
       <c r="D180" s="8">
         <v>13.5</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="B181" s="6" t="s">
         <v>318</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D181" s="8">
         <v>13</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="B182" s="6" t="s">
         <v>320</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D182" s="8">
         <v>22</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="B183" s="6" t="s">
         <v>322</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>323</v>
       </c>
       <c r="D183" s="8">
-        <v>17.3</v>
+        <v>17</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="B184" s="5" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="B185" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="B186" s="6" t="s">
         <v>325</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>326</v>
       </c>
@@ -4525,73 +4525,73 @@
         <v>366</v>
       </c>
       <c r="D209" s="8">
         <v>11.1</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="B210" s="6" t="s">
         <v>367</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>368</v>
       </c>
       <c r="D210" s="8">
         <v>10.4</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="B211" s="6" t="s">
         <v>369</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D211" s="8">
-        <v>11.3</v>
+        <v>11.2</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="B212" s="6" t="s">
         <v>371</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D212" s="8">
-        <v>14.6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="B213" s="6" t="s">
         <v>373</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>374</v>
       </c>
       <c r="D213" s="8">
-        <v>18.7</v>
+        <v>12.4</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="B214" s="6" t="s">
         <v>375</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>376</v>
       </c>
       <c r="D214" s="8">
         <v>17.9</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="B215" s="6" t="s">
         <v>377</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>378</v>
       </c>
       <c r="D215" s="8">
         <v>10.7</v>
       </c>
     </row>
     <row r="216" spans="1:4">
@@ -4635,51 +4635,51 @@
         <v>386</v>
       </c>
       <c r="D219" s="8">
         <v>7.5</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="B220" s="6" t="s">
         <v>387</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D220" s="8">
         <v>8.8</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="B221" s="6" t="s">
         <v>389</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>390</v>
       </c>
       <c r="D221" s="8">
-        <v>12.4</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="B222" s="6" t="s">
         <v>391</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>392</v>
       </c>
       <c r="D222" s="8">
         <v>16.8</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="B223" s="6" t="s">
         <v>393</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>394</v>
       </c>
       <c r="D223" s="8">
         <v>25</v>
       </c>
     </row>
     <row r="224" spans="1:4">
@@ -4881,95 +4881,95 @@
     </row>
     <row r="243" spans="1:4">
       <c r="B243" s="5" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="B244" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="B245" s="6" t="s">
         <v>428</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>429</v>
       </c>
       <c r="D245" s="8">
-        <v>584</v>
+        <v>573</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="B246" s="6" t="s">
         <v>430</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>431</v>
       </c>
       <c r="D246" s="8">
         <v>961</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="B247" s="6" t="s">
         <v>432</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>433</v>
       </c>
       <c r="D247" s="8">
         <v>1368</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="B248" s="6" t="s">
         <v>434</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>435</v>
       </c>
       <c r="D248" s="8">
         <v>2345</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="B249" s="6" t="s">
         <v>436</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>437</v>
       </c>
       <c r="D249" s="8">
-        <v>587</v>
+        <v>575</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="B250" s="6" t="s">
         <v>438</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>439</v>
       </c>
       <c r="D250" s="8">
         <v>834</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="B251" s="6" t="s">
         <v>440</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>441</v>
       </c>
       <c r="D251" s="8">
         <v>1016</v>
       </c>
     </row>
     <row r="252" spans="1:4">
@@ -4985,95 +4985,95 @@
         <v>6</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="B254" s="6" t="s">
         <v>443</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>444</v>
       </c>
       <c r="D254" s="8">
         <v>552</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="B255" s="6" t="s">
         <v>445</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>446</v>
       </c>
       <c r="D255" s="8">
-        <v>690</v>
+        <v>552</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="B256" s="6" t="s">
         <v>447</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>448</v>
       </c>
       <c r="D256" s="8">
-        <v>1560</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="B257" s="6" t="s">
         <v>449</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>450</v>
       </c>
       <c r="D257" s="8">
-        <v>2145</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="B258" s="6" t="s">
         <v>451</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>452</v>
       </c>
       <c r="D258" s="8">
         <v>595</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="B259" s="6" t="s">
         <v>453</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>454</v>
       </c>
       <c r="D259" s="8">
-        <v>607</v>
+        <v>595</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="B260" s="6" t="s">
         <v>455</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>456</v>
       </c>
       <c r="D260" s="8">
         <v>2630</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="B261" s="6" t="s">
         <v>457</v>
       </c>
       <c r="C261" s="7" t="s">
         <v>458</v>
       </c>
       <c r="D261" s="8">
         <v>637</v>
       </c>
     </row>
     <row r="262" spans="1:4">
@@ -5106,51 +5106,51 @@
         <v>464</v>
       </c>
       <c r="D264" s="8">
         <v>510</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="B265" s="6" t="s">
         <v>465</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>466</v>
       </c>
       <c r="D265" s="8">
         <v>1168</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="B266" s="6" t="s">
         <v>467</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>468</v>
       </c>
       <c r="D266" s="8">
-        <v>1402</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="B267" s="6" t="s">
         <v>469</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>470</v>
       </c>
       <c r="D267" s="8">
         <v>1530</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="B268" s="6" t="s">
         <v>471</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>472</v>
       </c>
       <c r="D268" s="8">
         <v>19.6</v>
       </c>
     </row>
     <row r="269" spans="1:4">
@@ -5188,205 +5188,205 @@
         <v>6</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="B273" s="6" t="s">
         <v>478</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>479</v>
       </c>
       <c r="D273" s="8">
         <v>682</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="B274" s="6" t="s">
         <v>480</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>481</v>
       </c>
       <c r="D274" s="8">
-        <v>682</v>
+        <v>668</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="B275" s="6" t="s">
         <v>482</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>483</v>
       </c>
       <c r="D275" s="8">
         <v>1170</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="B276" s="6" t="s">
         <v>484</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>485</v>
       </c>
       <c r="D276" s="8">
         <v>1870</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="B277" s="6" t="s">
         <v>486</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>487</v>
       </c>
       <c r="D277" s="8">
-        <v>620</v>
+        <v>608</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="B278" s="6" t="s">
         <v>488</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>489</v>
       </c>
       <c r="D278" s="8">
         <v>853</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="B279" s="6" t="s">
         <v>490</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>491</v>
       </c>
       <c r="D279" s="8">
         <v>727</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="B280" s="6" t="s">
         <v>492</v>
       </c>
       <c r="C280" s="7" t="s">
         <v>493</v>
       </c>
       <c r="D280" s="8">
         <v>912</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="B281" s="6" t="s">
         <v>494</v>
       </c>
       <c r="C281" s="7" t="s">
         <v>495</v>
       </c>
       <c r="D281" s="8">
-        <v>639</v>
+        <v>626</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="B282" s="6" t="s">
         <v>496</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>497</v>
       </c>
       <c r="D282" s="8">
         <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="B283" s="6" t="s">
         <v>498</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>499</v>
       </c>
       <c r="D283" s="8">
         <v>883</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="B284" s="6" t="s">
         <v>500</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>501</v>
       </c>
       <c r="D284" s="8">
         <v>1385</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="B285" s="6" t="s">
         <v>502</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>503</v>
       </c>
       <c r="D285" s="8">
-        <v>1168</v>
+        <v>818</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="B286" s="6" t="s">
         <v>504</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>505</v>
       </c>
       <c r="D286" s="8">
         <v>1620</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="B287" s="6" t="s">
         <v>506</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>507</v>
       </c>
       <c r="D287" s="8">
-        <v>3427</v>
+        <v>3360</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="B288" s="6" t="s">
         <v>508</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>509</v>
       </c>
       <c r="D288" s="8">
-        <v>2984</v>
+        <v>3020</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="B289" s="5" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="B290" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="B291" s="6" t="s">
         <v>511</v>
       </c>
       <c r="C291" s="7"/>
       <c r="D291" s="8">
         <v>16.7</v>
@@ -5570,100 +5570,100 @@
         <v>6</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="B309" s="6" t="s">
         <v>543</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>544</v>
       </c>
       <c r="D309" s="8">
         <v>42</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="B310" s="6" t="s">
         <v>545</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>546</v>
       </c>
       <c r="D310" s="8">
-        <v>40</v>
+        <v>36</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="B311" s="6" t="s">
         <v>547</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>548</v>
       </c>
       <c r="D311" s="8">
         <v>25</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="B312" s="6" t="s">
         <v>549</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>550</v>
       </c>
       <c r="D312" s="8">
         <v>24</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="B313" s="5" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="B314" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="B315" s="6" t="s">
         <v>552</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>553</v>
       </c>
       <c r="D315" s="8">
-        <v>122</v>
+        <v>119</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="B316" s="6" t="s">
         <v>554</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>555</v>
       </c>
       <c r="D316" s="8">
         <v>2.2</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="B317" s="6" t="s">
         <v>556</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>557</v>
       </c>
       <c r="D317" s="8">
         <v>2.2</v>
       </c>
     </row>
     <row r="318" spans="1:4">
@@ -5718,183 +5718,183 @@
         <v>567</v>
       </c>
       <c r="D322" s="8">
         <v>3.9</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="B323" s="6" t="s">
         <v>568</v>
       </c>
       <c r="C323" s="7" t="s">
         <v>569</v>
       </c>
       <c r="D323" s="8">
         <v>298</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="B324" s="6" t="s">
         <v>570</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>571</v>
       </c>
       <c r="D324" s="8">
-        <v>522</v>
+        <v>511</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="B325" s="6" t="s">
         <v>572</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>573</v>
       </c>
       <c r="D325" s="8">
         <v>59</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="B326" s="6" t="s">
         <v>574</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>575</v>
       </c>
       <c r="D326" s="8">
         <v>79</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="B327" s="6" t="s">
         <v>576</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>577</v>
       </c>
       <c r="D327" s="8">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="B328" s="6" t="s">
         <v>578</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>579</v>
       </c>
       <c r="D328" s="8">
         <v>117</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="B329" s="6" t="s">
         <v>580</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>581</v>
       </c>
       <c r="D329" s="8">
-        <v>5.4</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="B330" s="6" t="s">
         <v>582</v>
       </c>
       <c r="C330" s="7" t="s">
         <v>583</v>
       </c>
       <c r="D330" s="8">
-        <v>4.8</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="B331" s="6" t="s">
         <v>584</v>
       </c>
       <c r="C331" s="7" t="s">
         <v>585</v>
       </c>
       <c r="D331" s="8">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="B332" s="6" t="s">
         <v>586</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>587</v>
       </c>
       <c r="D332" s="8">
         <v>91</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="B333" s="6" t="s">
         <v>588</v>
       </c>
       <c r="C333" s="7" t="s">
         <v>589</v>
       </c>
       <c r="D333" s="8">
-        <v>81</v>
+        <v>79</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="B334" s="6" t="s">
         <v>590</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>591</v>
       </c>
       <c r="D334" s="8">
-        <v>81</v>
+        <v>79</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="B335" s="6" t="s">
         <v>592</v>
       </c>
       <c r="C335" s="7" t="s">
         <v>593</v>
       </c>
       <c r="D335" s="8">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="B336" s="6" t="s">
         <v>594</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>595</v>
       </c>
       <c r="D336" s="8">
-        <v>8.6</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="B337" s="6" t="s">
         <v>596</v>
       </c>
       <c r="C337" s="7" t="s">
         <v>597</v>
       </c>
       <c r="D337" s="8">
         <v>4.7</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="B338" s="6" t="s">
         <v>598</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>599</v>
       </c>
       <c r="D338" s="8">
         <v>6.3</v>
       </c>
     </row>
     <row r="339" spans="1:4">