--- v0 (2026-04-14)
+++ v1 (2026-05-30)
@@ -458,51 +458,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097f96b40ea4f98d0dbd1432b42b5ef1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca23d2c2b0590d31d1b6c18b70f6c11.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -917,51 +917,51 @@
         <v>13</v>
       </c>
       <c r="D13" s="8">
         <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8">
         <v>84</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="8">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="8">
         <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>118</v>
       </c>
     </row>
     <row r="18" spans="1:4">
@@ -1115,51 +1115,51 @@
         <v>49</v>
       </c>
       <c r="D31" s="8">
         <v>225</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
         <v>135</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="B33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="8">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="B34" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>48</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
         <v>41</v>
       </c>
     </row>
     <row r="36" spans="1:4">
@@ -1181,51 +1181,51 @@
         <v>61</v>
       </c>
       <c r="D37" s="8">
         <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
         <v>137</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
-        <v>126</v>
+        <v>124</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
         <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
         <v>137</v>
       </c>
     </row>
     <row r="42" spans="1:4">