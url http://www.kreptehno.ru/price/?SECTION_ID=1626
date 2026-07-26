--- v1 (2026-05-30)
+++ v2 (2026-07-26)
@@ -458,51 +458,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca23d2c2b0590d31d1b6c18b70f6c11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68113b5033e020eec4f78cfbe37b921.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>219587</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>181087</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -873,51 +873,51 @@
     </row>
     <row r="9" spans="1:4">
       <c r="B9" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="B10" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="8">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
         <v>67</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="8">
         <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:4">
@@ -1027,51 +1027,51 @@
         <v>33</v>
       </c>
       <c r="D23" s="8">
         <v>35</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="B24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="8">
         <v>35</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="8">
-        <v>44</v>
+        <v>35</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="B26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="8">
         <v>35</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="B27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="8">
         <v>35</v>
       </c>
     </row>
     <row r="28" spans="1:4">
@@ -1082,51 +1082,51 @@
         <v>43</v>
       </c>
       <c r="D28" s="8">
         <v>35</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="8">
         <v>340</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="B30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="8">
-        <v>90</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="B31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="8">
         <v>225</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="8">
         <v>135</v>
       </c>
     </row>
     <row r="33" spans="1:4">
@@ -1148,95 +1148,95 @@
         <v>55</v>
       </c>
       <c r="D34" s="8">
         <v>48</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="B35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="8">
         <v>41</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="8">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="8">
         <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="8">
-        <v>137</v>
+        <v>126</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="8">
         <v>124</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="8">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="8">
         <v>137</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="8">
         <v>97</v>
       </c>
     </row>
     <row r="43" spans="1:4">
@@ -1258,51 +1258,51 @@
         <v>75</v>
       </c>
       <c r="D44" s="8">
         <v>500</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="8">
         <v>66</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="B46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D46" s="8">
-        <v>101</v>
+        <v>83</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="8">
         <v>153</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="8">
         <v>101</v>
       </c>
     </row>
     <row r="49" spans="1:4">